--- v0 (2026-03-05)
+++ v1 (2026-09-11)
@@ -1276,105 +1276,119 @@
         </w:rPr>
         <w:t>พร้อมค่าน้ำมันเชื้อเพลิง</w:t>
       </w:r>
       <w:r w:rsidRPr="00676B76">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00676B76">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>กรณี</w:t>
       </w:r>
       <w:r w:rsidRPr="00676B76">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">จ้างเหมารถยนต์เช่าบริการรับส่ง </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B5C327" w14:textId="00BDAFCF" w:rsidR="0098342D" w:rsidRPr="00676B76" w:rsidRDefault="0098342D" w:rsidP="0098342D">
+    <w:p w14:paraId="34B5C327" w14:textId="23134A51" w:rsidR="0098342D" w:rsidRPr="00676B76" w:rsidRDefault="0098342D" w:rsidP="0098342D">
       <w:pPr>
         <w:ind w:left="993" w:hanging="273"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676B76">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    (หมายเหตุ </w:t>
       </w:r>
       <w:r w:rsidRPr="00676B76">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00676B76">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t>เบิกจ่าย</w:t>
       </w:r>
       <w:r w:rsidRPr="00676B76">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>ได้</w:t>
       </w:r>
       <w:r w:rsidRPr="00676B76">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ตามที่จ่ายจริง </w:t>
       </w:r>
       <w:r w:rsidR="00D66D42" w:rsidRPr="00676B76">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:spacing w:val="-4"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ครั้งละไม่เกิน </w:t>
       </w:r>
-      <w:r w:rsidRPr="00676B76">
+      <w:r w:rsidR="00A96C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>3,000</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96C5B" w:rsidRPr="00FF480F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
-        <w:t>2,500 บาท</w:t>
+        <w:t xml:space="preserve"> บาท</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ต่อคัน</w:t>
       </w:r>
       <w:r w:rsidRPr="00676B76">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C0C8CD4" w14:textId="77777777" w:rsidR="0098342D" w:rsidRPr="00676B76" w:rsidRDefault="0098342D" w:rsidP="0098342D">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="993" w:hanging="273"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676B76">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
@@ -1460,121 +1474,144 @@
         </w:rPr>
         <w:t xml:space="preserve">     จำนวน ............... วัน </w:t>
       </w:r>
       <w:r w:rsidRPr="00676B76">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t>กรณีที่เลขาธิการอนุมัติให้ใช้รถยนต์</w:t>
       </w:r>
       <w:r w:rsidRPr="00676B76">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00676B76">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ส่วนกลางของสำนักงาน ปปง. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4F72FA" w14:textId="65B946A4" w:rsidR="0098342D" w:rsidRPr="00676B76" w:rsidRDefault="0098342D" w:rsidP="0098342D">
+    <w:p w14:paraId="7A4F72FA" w14:textId="219D9DA2" w:rsidR="0098342D" w:rsidRPr="00A96C5B" w:rsidRDefault="0098342D" w:rsidP="0098342D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676B76">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">     (หมายเหตุ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00676B76">
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:spacing w:val="-6"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(หมายเหตุ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96C5B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00676B76">
+      <w:r w:rsidRPr="00A96C5B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:spacing w:val="-6"/>
           <w:cs/>
         </w:rPr>
         <w:t>ค่าน้ำมันเชื้อเพลิง</w:t>
       </w:r>
-      <w:r w:rsidRPr="00676B76">
+      <w:r w:rsidRPr="00A96C5B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:spacing w:val="-6"/>
           <w:cs/>
         </w:rPr>
         <w:t>สามารถ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00676B76">
+      <w:r w:rsidRPr="00A96C5B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:spacing w:val="-6"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">เบิกจ่ายได้ตามที่จ่ายจริง </w:t>
       </w:r>
-      <w:r w:rsidR="00D66D42" w:rsidRPr="00676B76">
+      <w:r w:rsidR="00D66D42" w:rsidRPr="00A96C5B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
-          <w:spacing w:val="-4"/>
-[...2 lines deleted...]
-        <w:t>ครั้งละ</w:t>
+          <w:spacing w:val="-6"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ครั้งละไม่เกิน </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96C5B" w:rsidRPr="00A96C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:spacing w:val="-6"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>3,000</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96C5B" w:rsidRPr="00A96C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:spacing w:val="-6"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> บาท</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96C5B" w:rsidRPr="00A96C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:spacing w:val="-6"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ต่อคัน</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00D66D42" w:rsidRPr="00676B76">
+      <w:r w:rsidRPr="00A96C5B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
-          <w:spacing w:val="-4"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:spacing w:val="-6"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D5C0560" w14:textId="77777777" w:rsidR="0098342D" w:rsidRPr="002A0D8D" w:rsidRDefault="0098342D" w:rsidP="0098342D">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0D8D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">          โดยปรากฏข้อมูลของบุคคลที่</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0D8D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>ถึงแก่ความตาย</w:t>
@@ -4702,58 +4739,58 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EC3968" w:rsidRPr="0098342D" w:rsidSect="005E1B85">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1276" w:right="1134" w:bottom="426" w:left="1701" w:header="851" w:footer="624" w:gutter="0"/>
       <w:pgNumType w:fmt="thaiNumbers"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D06D8DF" w14:textId="77777777" w:rsidR="00B25C48" w:rsidRDefault="00B25C48">
+    <w:p w14:paraId="578CBD49" w14:textId="77777777" w:rsidR="00875312" w:rsidRDefault="00875312">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DA600CF" w14:textId="77777777" w:rsidR="00B25C48" w:rsidRDefault="00B25C48">
+    <w:p w14:paraId="228524F1" w14:textId="77777777" w:rsidR="00875312" w:rsidRDefault="00875312">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EucrosiaUPC">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CordiaUPC">
@@ -4808,58 +4845,58 @@
   <w:font w:name="Sarabun">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="784769A6" w14:textId="77777777" w:rsidR="00B25C48" w:rsidRDefault="00B25C48">
+    <w:p w14:paraId="33981423" w14:textId="77777777" w:rsidR="00875312" w:rsidRDefault="00875312">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15B94990" w14:textId="77777777" w:rsidR="00B25C48" w:rsidRDefault="00B25C48">
+    <w:p w14:paraId="52122C0E" w14:textId="77777777" w:rsidR="00875312" w:rsidRDefault="00875312">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="24BEB302" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRDefault="00CF12D0" w:rsidP="003D7579">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -4911,59 +4948,59 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00676B76">
+    <w:r w:rsidR="00A96C5B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:noProof/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
-      <w:t>๓</w:t>
+      <w:t>๒</w:t>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6B60F857" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRPr="003D7579" w:rsidRDefault="00CF12D0" w:rsidP="003D7579">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -5442,51 +5479,51 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="140"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
@@ -5646,94 +5683,96 @@
     <w:rsid w:val="0071005C"/>
     <w:rsid w:val="007130DB"/>
     <w:rsid w:val="00730098"/>
     <w:rsid w:val="00742E5D"/>
     <w:rsid w:val="007564F5"/>
     <w:rsid w:val="00760075"/>
     <w:rsid w:val="00764AA9"/>
     <w:rsid w:val="00767628"/>
     <w:rsid w:val="007712F1"/>
     <w:rsid w:val="007722ED"/>
     <w:rsid w:val="00793E01"/>
     <w:rsid w:val="00797002"/>
     <w:rsid w:val="007A044F"/>
     <w:rsid w:val="007A5C34"/>
     <w:rsid w:val="007B37A7"/>
     <w:rsid w:val="007B44CC"/>
     <w:rsid w:val="007B4992"/>
     <w:rsid w:val="007C35C6"/>
     <w:rsid w:val="007F129A"/>
     <w:rsid w:val="007F49A8"/>
     <w:rsid w:val="00801360"/>
     <w:rsid w:val="008308B7"/>
     <w:rsid w:val="00831D37"/>
     <w:rsid w:val="008546D1"/>
     <w:rsid w:val="00857DCB"/>
+    <w:rsid w:val="00875312"/>
     <w:rsid w:val="00891877"/>
     <w:rsid w:val="008A0379"/>
     <w:rsid w:val="008B46E2"/>
     <w:rsid w:val="008B4BA8"/>
     <w:rsid w:val="008B7237"/>
     <w:rsid w:val="008D0F0A"/>
     <w:rsid w:val="008D74DA"/>
     <w:rsid w:val="008E3067"/>
     <w:rsid w:val="008E3F4E"/>
     <w:rsid w:val="008F3F1C"/>
     <w:rsid w:val="00901FFB"/>
     <w:rsid w:val="00913CD8"/>
     <w:rsid w:val="0092753F"/>
     <w:rsid w:val="00957DF7"/>
     <w:rsid w:val="0097206B"/>
     <w:rsid w:val="0097416A"/>
     <w:rsid w:val="0098342D"/>
     <w:rsid w:val="00995E35"/>
     <w:rsid w:val="009A0388"/>
     <w:rsid w:val="009B1497"/>
     <w:rsid w:val="009B2A30"/>
     <w:rsid w:val="009B5BC4"/>
     <w:rsid w:val="009C14FC"/>
     <w:rsid w:val="009C441B"/>
     <w:rsid w:val="009C561B"/>
     <w:rsid w:val="009C5C46"/>
     <w:rsid w:val="009C68A5"/>
     <w:rsid w:val="009E0257"/>
     <w:rsid w:val="009E12E3"/>
     <w:rsid w:val="00A12C49"/>
     <w:rsid w:val="00A13CEF"/>
     <w:rsid w:val="00A17247"/>
     <w:rsid w:val="00A3016C"/>
     <w:rsid w:val="00A37141"/>
     <w:rsid w:val="00A37CFE"/>
     <w:rsid w:val="00A4458B"/>
     <w:rsid w:val="00A546D6"/>
     <w:rsid w:val="00A62C2F"/>
     <w:rsid w:val="00A6557A"/>
     <w:rsid w:val="00A727CC"/>
     <w:rsid w:val="00A75117"/>
     <w:rsid w:val="00A82033"/>
     <w:rsid w:val="00A8602A"/>
     <w:rsid w:val="00A914E3"/>
+    <w:rsid w:val="00A96C5B"/>
     <w:rsid w:val="00AA25EE"/>
     <w:rsid w:val="00AD083B"/>
     <w:rsid w:val="00AD0D17"/>
     <w:rsid w:val="00AD3B07"/>
     <w:rsid w:val="00AD7A00"/>
     <w:rsid w:val="00AE1009"/>
     <w:rsid w:val="00AF6108"/>
     <w:rsid w:val="00AF75FF"/>
     <w:rsid w:val="00AF7B5D"/>
     <w:rsid w:val="00B120AF"/>
     <w:rsid w:val="00B14247"/>
     <w:rsid w:val="00B16210"/>
     <w:rsid w:val="00B20E87"/>
     <w:rsid w:val="00B25C48"/>
     <w:rsid w:val="00B4742E"/>
     <w:rsid w:val="00B64150"/>
     <w:rsid w:val="00B73F85"/>
     <w:rsid w:val="00B807A3"/>
     <w:rsid w:val="00B81794"/>
     <w:rsid w:val="00B83D63"/>
     <w:rsid w:val="00B977FA"/>
     <w:rsid w:val="00BA2D72"/>
     <w:rsid w:val="00BB19B9"/>
     <w:rsid w:val="00BB314F"/>
     <w:rsid w:val="00BC2C4B"/>
@@ -6715,69 +6754,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>670613_หนังสือภายนอก</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1303</Words>
-  <Characters>7430</Characters>
+  <Words>1305</Words>
+  <Characters>7442</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
+  <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>of Thailand</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8716</CharactersWithSpaces>
+  <CharactersWithSpaces>8730</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>