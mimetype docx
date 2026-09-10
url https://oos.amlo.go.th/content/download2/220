--- v0 (2026-03-05)
+++ v1 (2026-09-10)
@@ -1414,91 +1414,112 @@
       </w:pPr>
       <w:r w:rsidRPr="00FF480F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00FF480F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF480F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">เงินสวัสดิการ จำนวน ................................................. บาท โดยเป็นค่าเช่ารถยนต์ พร้อมค่าน้ำมันเชื้อเพลิง กรณีจ้างเหมารถยนต์เช่าบริการรับส่ง </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6127F427" w14:textId="023E70B2" w:rsidR="00233CF6" w:rsidRPr="00FF480F" w:rsidRDefault="00233CF6" w:rsidP="00233CF6">
+    <w:p w14:paraId="6127F427" w14:textId="35E98FAA" w:rsidR="00233CF6" w:rsidRPr="00FF480F" w:rsidRDefault="00233CF6" w:rsidP="00233CF6">
       <w:pPr>
         <w:ind w:left="993" w:hanging="273"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF480F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    (หมายเหตุ </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF480F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF480F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">เบิกจ่ายได้ตามที่จ่ายจริง </w:t>
       </w:r>
       <w:r w:rsidR="00815950" w:rsidRPr="00A9166C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:spacing w:val="-4"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ครั้งละไม่เกิน </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF480F">
-[...4 lines deleted...]
-        <w:t>2,500 บาท)</w:t>
+      <w:r w:rsidR="002950EC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>3,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF480F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> บาท</w:t>
+      </w:r>
+      <w:r w:rsidR="002950EC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ต่อคัน</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF480F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54CE5ABA" w14:textId="77777777" w:rsidR="00233CF6" w:rsidRPr="00FF480F" w:rsidRDefault="00233CF6" w:rsidP="00233CF6">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="993" w:hanging="273"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF480F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00FF480F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
@@ -1535,92 +1556,130 @@
       </w:r>
       <w:r w:rsidRPr="00FF480F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">วันละ ๓๐๐ บาท </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A279D8F" w14:textId="77777777" w:rsidR="00233CF6" w:rsidRPr="00FF480F" w:rsidRDefault="00233CF6" w:rsidP="00233CF6">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF480F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">     จำนวน ............... วัน กรณีที่เลขาธิการอนุมัติให้ใช้รถยนต์ ส่วนกลางของสำนักงาน ปปง. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD43669" w14:textId="3B42132B" w:rsidR="00233CF6" w:rsidRPr="00FF480F" w:rsidRDefault="00233CF6" w:rsidP="00233CF6">
+    <w:p w14:paraId="7CD43669" w14:textId="00DAD9F9" w:rsidR="00233CF6" w:rsidRPr="002950EC" w:rsidRDefault="00233CF6" w:rsidP="00233CF6">
       <w:pPr>
         <w:ind w:firstLine="720"/>
-        <w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidR="00815950" w:rsidRPr="00A9166C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF480F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002950EC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:spacing w:val="-4"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(หมายเหตุ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002950EC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002950EC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:spacing w:val="-4"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ค่าน้ำมันเชื้อเพลิงสามารถเบิกจ่ายได้ตามที่จ่ายจริง </w:t>
+      </w:r>
+      <w:r w:rsidR="00815950" w:rsidRPr="002950EC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:spacing w:val="-4"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ครั้งละไม่เกิน </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF480F">
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="002950EC" w:rsidRPr="002950EC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:spacing w:val="-4"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>3,000</w:t>
+      </w:r>
+      <w:r w:rsidR="002950EC" w:rsidRPr="002950EC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:spacing w:val="-4"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> บาท</w:t>
+      </w:r>
+      <w:r w:rsidR="002950EC" w:rsidRPr="002950EC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:spacing w:val="-4"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ต่อคัน</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002950EC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:spacing w:val="-4"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="74385493" w14:textId="77777777" w:rsidR="00233CF6" w:rsidRPr="00FF480F" w:rsidRDefault="00233CF6" w:rsidP="00233CF6">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13A78540" w14:textId="668629A8" w:rsidR="000E3B64" w:rsidRPr="00FF480F" w:rsidRDefault="000E3B64" w:rsidP="000E3B64">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF480F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
@@ -2371,51 +2430,51 @@
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ดังกล่าว </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57666CB2" w14:textId="77777777" w:rsidR="007F129A" w:rsidRPr="00A9166C" w:rsidRDefault="007F129A" w:rsidP="007F129A">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9166C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">     ส่งเอกสารหลักฐานเพิ่มเติมเกี่ยวกับ ...............................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F64CFB2" w14:textId="77777777" w:rsidR="007F129A" w:rsidRPr="00A9166C" w:rsidRDefault="007F129A" w:rsidP="007F129A">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9166C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">     เพื่อประกอบตรวจสอบหรือประกอบการพิจารณาต่อไป</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="298089C7" w14:textId="4D15082B" w:rsidR="007F129A" w:rsidRPr="00A9166C" w:rsidRDefault="007F129A" w:rsidP="007F129A">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9166C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
@@ -3235,51 +3294,50 @@
         <w:spacing w:before="120"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF480F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ผลการพิจารณาของประธานกรรมการ หรือผู้มีอำนาจสั่งจ่ายเงิน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48CEA382" w14:textId="04A24465" w:rsidR="007F129A" w:rsidRPr="00A9166C" w:rsidRDefault="007F129A" w:rsidP="007F129A">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="00A9166C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00A9166C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9166C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t>อนุมัติจ่ายเงินให้แก่</w:t>
       </w:r>
       <w:r w:rsidR="00BF5EEA" w:rsidRPr="00A9166C">
         <w:rPr>
@@ -3365,51 +3423,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00A9166C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00A9166C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9166C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">เสนอเรื่องต่อคณะกรรมการสวัสดิการฯ เพื่อ....................................................................................................  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="21D6B22A" w14:textId="77777777" w:rsidR="007F129A" w:rsidRPr="00FF480F" w:rsidRDefault="007F129A" w:rsidP="007F129A">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF480F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00FF480F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF480F">
         <w:rPr>
@@ -3806,58 +3863,58 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EC3968" w:rsidRPr="00FF480F" w:rsidSect="005E1B85">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1276" w:right="1134" w:bottom="426" w:left="1701" w:header="851" w:footer="624" w:gutter="0"/>
       <w:pgNumType w:fmt="thaiNumbers"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BE93585" w14:textId="77777777" w:rsidR="0012390C" w:rsidRDefault="0012390C">
+    <w:p w14:paraId="6D3A7743" w14:textId="77777777" w:rsidR="00FB7EFC" w:rsidRDefault="00FB7EFC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D2D6E2E" w14:textId="77777777" w:rsidR="0012390C" w:rsidRDefault="0012390C">
+    <w:p w14:paraId="1237C8D6" w14:textId="77777777" w:rsidR="00FB7EFC" w:rsidRDefault="00FB7EFC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EucrosiaUPC">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CordiaUPC">
@@ -3912,58 +3969,58 @@
   <w:font w:name="Sarabun">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="317EDA9D" w14:textId="77777777" w:rsidR="0012390C" w:rsidRDefault="0012390C">
+    <w:p w14:paraId="5A2F7606" w14:textId="77777777" w:rsidR="00FB7EFC" w:rsidRDefault="00FB7EFC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06F12FE5" w14:textId="77777777" w:rsidR="0012390C" w:rsidRDefault="0012390C">
+    <w:p w14:paraId="5CCB790A" w14:textId="77777777" w:rsidR="00FB7EFC" w:rsidRDefault="00FB7EFC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="24BEB302" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRDefault="00CF12D0" w:rsidP="003D7579">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -4015,51 +4072,51 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A9166C">
+    <w:r w:rsidR="00EC3796">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:noProof/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:t>๒</w:t>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
@@ -4546,51 +4603,51 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="130"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4634,50 +4691,51 @@
     <w:rsid w:val="00155B92"/>
     <w:rsid w:val="0017018A"/>
     <w:rsid w:val="00171BD3"/>
     <w:rsid w:val="00172F2B"/>
     <w:rsid w:val="00194D4E"/>
     <w:rsid w:val="00195FB7"/>
     <w:rsid w:val="001A0FA4"/>
     <w:rsid w:val="001A5805"/>
     <w:rsid w:val="001B5376"/>
     <w:rsid w:val="001D4F0B"/>
     <w:rsid w:val="001E13A1"/>
     <w:rsid w:val="001E3B4B"/>
     <w:rsid w:val="001F4450"/>
     <w:rsid w:val="001F7248"/>
     <w:rsid w:val="001F7B28"/>
     <w:rsid w:val="00201490"/>
     <w:rsid w:val="0020722B"/>
     <w:rsid w:val="00213A97"/>
     <w:rsid w:val="002215BF"/>
     <w:rsid w:val="00233CF6"/>
     <w:rsid w:val="0023432B"/>
     <w:rsid w:val="002465AA"/>
     <w:rsid w:val="00262A2B"/>
     <w:rsid w:val="0026625C"/>
     <w:rsid w:val="002710B8"/>
+    <w:rsid w:val="002950EC"/>
     <w:rsid w:val="002B0064"/>
     <w:rsid w:val="002B51EB"/>
     <w:rsid w:val="002B665F"/>
     <w:rsid w:val="002C35F6"/>
     <w:rsid w:val="002D3601"/>
     <w:rsid w:val="002D533A"/>
     <w:rsid w:val="002D5C38"/>
     <w:rsid w:val="002D67EF"/>
     <w:rsid w:val="002E0E92"/>
     <w:rsid w:val="002E668B"/>
     <w:rsid w:val="00310843"/>
     <w:rsid w:val="00320B07"/>
     <w:rsid w:val="00327CE4"/>
     <w:rsid w:val="00334DF9"/>
     <w:rsid w:val="00357AAB"/>
     <w:rsid w:val="00365B83"/>
     <w:rsid w:val="0036617C"/>
     <w:rsid w:val="003B3B66"/>
     <w:rsid w:val="003C2412"/>
     <w:rsid w:val="003D1D51"/>
     <w:rsid w:val="003D5E2D"/>
     <w:rsid w:val="003D7579"/>
     <w:rsid w:val="003E457A"/>
     <w:rsid w:val="004215A8"/>
     <w:rsid w:val="00432EA3"/>
@@ -4858,60 +4916,62 @@
     <w:rsid w:val="00D75C94"/>
     <w:rsid w:val="00D8353A"/>
     <w:rsid w:val="00D90F4A"/>
     <w:rsid w:val="00DA3323"/>
     <w:rsid w:val="00DC0B97"/>
     <w:rsid w:val="00DC4680"/>
     <w:rsid w:val="00DD2F3B"/>
     <w:rsid w:val="00DE7FF5"/>
     <w:rsid w:val="00DF08EF"/>
     <w:rsid w:val="00E137AB"/>
     <w:rsid w:val="00E158F2"/>
     <w:rsid w:val="00E15D91"/>
     <w:rsid w:val="00E22FFA"/>
     <w:rsid w:val="00E3176A"/>
     <w:rsid w:val="00E402A2"/>
     <w:rsid w:val="00E4103C"/>
     <w:rsid w:val="00E42A79"/>
     <w:rsid w:val="00E57EE0"/>
     <w:rsid w:val="00E63DFF"/>
     <w:rsid w:val="00E75AF5"/>
     <w:rsid w:val="00E77093"/>
     <w:rsid w:val="00E84BFD"/>
     <w:rsid w:val="00E94A2E"/>
     <w:rsid w:val="00E950D8"/>
     <w:rsid w:val="00EA6D36"/>
+    <w:rsid w:val="00EC3796"/>
     <w:rsid w:val="00EC3968"/>
     <w:rsid w:val="00ED265C"/>
     <w:rsid w:val="00EE08E6"/>
     <w:rsid w:val="00EE0C35"/>
     <w:rsid w:val="00EE45AC"/>
     <w:rsid w:val="00F1291B"/>
     <w:rsid w:val="00F225B4"/>
     <w:rsid w:val="00F75320"/>
     <w:rsid w:val="00F75A19"/>
     <w:rsid w:val="00F92342"/>
+    <w:rsid w:val="00FB7EFC"/>
     <w:rsid w:val="00FC05F0"/>
     <w:rsid w:val="00FC54D3"/>
     <w:rsid w:val="00FE0E4F"/>
     <w:rsid w:val="00FE1920"/>
     <w:rsid w:val="00FE3716"/>
     <w:rsid w:val="00FF25E0"/>
     <w:rsid w:val="00FF480F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
@@ -5783,69 +5843,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>670613_หนังสือภายนอก</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1245</Words>
-  <Characters>7100</Characters>
+  <Words>1247</Words>
+  <Characters>7112</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>of Thailand</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8329</CharactersWithSpaces>
+  <CharactersWithSpaces>8343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>