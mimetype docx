--- v0 (2026-03-05)
+++ v1 (2026-09-10)
@@ -764,51 +764,60 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0DF6AC47" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRPr="00BA2D72" w:rsidRDefault="00CF12D0" w:rsidP="000E3B64">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BA2D72">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>สำหรับเจ้าหน้าที่</w:t>
+                              <w:t>สำหรับ</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BA2D72">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>เจ้าหน้าที่</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4B3BE759" w14:textId="1A30CF69" w:rsidR="00CF12D0" w:rsidRPr="00501696" w:rsidRDefault="00CF12D0" w:rsidP="000E3B64">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>เลขที่รั</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">บเรื่อง </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00501696">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -1234,51 +1243,51 @@
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ข้าพเจ้า </w:t>
       </w:r>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>นาย/นาง/นางสาว/ยศ ...................... ชื่อ................................... สกุล .....................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตำแหน่ง .................................................................................. สังกัด .................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17628AD1" w14:textId="349CBDF3" w:rsidR="00610456" w:rsidRDefault="00610456" w:rsidP="00610456">
+    <w:p w14:paraId="17628AD1" w14:textId="0F548611" w:rsidR="00610456" w:rsidRDefault="00610456" w:rsidP="00610456">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>เป็นสมาชิก</w:t>
       </w:r>
       <w:r w:rsidR="00B619F5">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>วิ</w:t>
       </w:r>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
@@ -1359,61 +1368,77 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระเบียบคณะกรรมการสวัสดิการสำนักงานป้องกันและปราบปรามการฟอกเงินว่าด้วยการจัดสวัสดิการภายในสำนักงานป้องกันและปราบปรามการฟอกเงิน</w:t>
       </w:r>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>พ.ศ.</w:t>
       </w:r>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> ๒๕๖๘ ในกรณี</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> ๒๕๖๘ </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34511">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">และที่แก้ไขเพิ่มเติม </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ในกรณี</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00125EE4">
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>ดังนี้</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C32B9E" w14:textId="2A86B044" w:rsidR="008511C2" w:rsidRDefault="008511C2" w:rsidP="008511C2">
+    <w:p w14:paraId="06C32B9E" w14:textId="54415C05" w:rsidR="008511C2" w:rsidRDefault="008511C2" w:rsidP="008511C2">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1444,166 +1469,202 @@
           <w:cs/>
         </w:rPr>
         <w:t>และค่า</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t>พวงหรีดหรือสิ่งของที่เหมาะสมตามประเพณีนิยมเพื่อเคารพศพ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">จำนวนไม่เกิน </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B34511" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>๑</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34511">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34511">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34511" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34511" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บาท</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34511">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กรณีบิดามารดา คู่สมรส หรือบุตรโดยชอบด้วยกฎหมายของสมาชิก</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วิ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สามัญ ถึงแก่ความตาย</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CD672C" w14:textId="7FCA928B" w:rsidR="008511C2" w:rsidRPr="008511C2" w:rsidRDefault="008511C2" w:rsidP="00610456">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ค่า</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>พวงหรีดหรือสิ่งของที่เหมาะสมตามประเพณีนิยมเพื่อเคารพศพ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">จำนวนไม่เกิน </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34511" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
         <w:t>๑</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B34511">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:cs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B34511">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34511" w:rsidRPr="00501F75">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">000 บาท </w:t>
-[...96 lines deleted...]
-        <w:t>000 บาท</w:t>
+        <w:t xml:space="preserve">00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34511" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บาท</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>กรณีบิดามารดาของคู่สมรสโดยชอบด้วยกฎหมายของสมาชิก</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>วิ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -2423,51 +2484,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>สำเนาทะเบียนบ้าน</w:t>
       </w:r>
       <w:r w:rsidR="00E01784">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>ของข้าพเจ้า</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B983B4" w14:textId="77777777" w:rsidR="00685765" w:rsidRDefault="00685765" w:rsidP="00A860F4">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39F5888B" w14:textId="68B4CA39" w:rsidR="00E60A06" w:rsidRPr="008511C2" w:rsidRDefault="002E6CD1" w:rsidP="008511C2">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5325">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00AB5325">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3859,55 +3920,53 @@
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                                      วันที่ ..............................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C5E2A8B" w14:textId="77777777" w:rsidR="00554438" w:rsidRDefault="00554438" w:rsidP="00554438">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A3F6DD0" w14:textId="77777777" w:rsidR="00311C00" w:rsidRDefault="00311C00" w:rsidP="00554438">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31FE831B" w14:textId="77777777" w:rsidR="00685765" w:rsidRPr="00554438" w:rsidRDefault="00685765" w:rsidP="00554438">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2FC4F30D" w14:textId="77777777" w:rsidR="00554438" w:rsidRPr="00554438" w:rsidRDefault="00554438" w:rsidP="00554438">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00554438">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ความเห็นของ</w:t>
       </w:r>
       <w:r w:rsidRPr="00554438">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
@@ -5219,58 +5278,58 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ในกรณีที่ประธานกรรมการไม่สามารถปฏิบัติหน้าที่ได้และเป็นกรณีจำเป็นเร่งด่วน ให้กรรมการที่คณะกรรมการสวัสดิการมอบหมายเป็นผู้ลงนามแทน)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00083AC2" w:rsidRPr="00554438" w:rsidSect="005E1B85">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1276" w:right="1134" w:bottom="426" w:left="1701" w:header="851" w:footer="624" w:gutter="0"/>
       <w:pgNumType w:fmt="thaiNumbers"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="525B069A" w14:textId="77777777" w:rsidR="00F5789F" w:rsidRDefault="00F5789F">
+    <w:p w14:paraId="2374A257" w14:textId="77777777" w:rsidR="000C5A41" w:rsidRDefault="000C5A41">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24E9AD12" w14:textId="77777777" w:rsidR="00F5789F" w:rsidRDefault="00F5789F">
+    <w:p w14:paraId="19CC6274" w14:textId="77777777" w:rsidR="000C5A41" w:rsidRDefault="000C5A41">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EucrosiaUPC">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CordiaUPC">
@@ -5310,73 +5369,73 @@
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sarabun">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TH SarabunIT๙">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3354EBE3" w14:textId="77777777" w:rsidR="00F5789F" w:rsidRDefault="00F5789F">
+    <w:p w14:paraId="2C28ADB6" w14:textId="77777777" w:rsidR="000C5A41" w:rsidRDefault="000C5A41">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42F13A02" w14:textId="77777777" w:rsidR="00F5789F" w:rsidRDefault="00F5789F">
+    <w:p w14:paraId="30980840" w14:textId="77777777" w:rsidR="000C5A41" w:rsidRDefault="000C5A41">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="24BEB302" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRDefault="00CF12D0" w:rsidP="003D7579">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -5428,59 +5487,59 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002E3C91">
+    <w:r w:rsidR="00B34511">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:noProof/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
-      <w:t>๓</w:t>
+      <w:t>๒</w:t>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6B60F857" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRPr="003D7579" w:rsidRDefault="00CF12D0" w:rsidP="003D7579">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -5959,96 +6018,98 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="140"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00195FB7"/>
     <w:rsid w:val="00004D71"/>
     <w:rsid w:val="00015663"/>
     <w:rsid w:val="000218D2"/>
     <w:rsid w:val="00055294"/>
     <w:rsid w:val="00062748"/>
     <w:rsid w:val="0006541B"/>
     <w:rsid w:val="000658E7"/>
     <w:rsid w:val="0007630F"/>
     <w:rsid w:val="00077F7A"/>
     <w:rsid w:val="00083AC2"/>
     <w:rsid w:val="00095B52"/>
     <w:rsid w:val="000A104D"/>
     <w:rsid w:val="000A59CE"/>
     <w:rsid w:val="000C0E60"/>
     <w:rsid w:val="000C38AE"/>
+    <w:rsid w:val="000C5A41"/>
     <w:rsid w:val="000E02B8"/>
     <w:rsid w:val="000E0A20"/>
     <w:rsid w:val="000E3B64"/>
     <w:rsid w:val="000F0ED1"/>
     <w:rsid w:val="00107639"/>
     <w:rsid w:val="00110E49"/>
     <w:rsid w:val="0011666F"/>
     <w:rsid w:val="00117DAD"/>
     <w:rsid w:val="00137BB5"/>
     <w:rsid w:val="001507C4"/>
     <w:rsid w:val="001511BB"/>
     <w:rsid w:val="00155B92"/>
     <w:rsid w:val="00160877"/>
     <w:rsid w:val="0017018A"/>
     <w:rsid w:val="00171BD3"/>
     <w:rsid w:val="00172F2B"/>
     <w:rsid w:val="00195FB7"/>
     <w:rsid w:val="001A17E7"/>
     <w:rsid w:val="001A5805"/>
     <w:rsid w:val="001B5376"/>
     <w:rsid w:val="001C1B2E"/>
     <w:rsid w:val="001D4F0B"/>
     <w:rsid w:val="001E13A1"/>
     <w:rsid w:val="001E3B4B"/>
     <w:rsid w:val="001F4450"/>
@@ -6185,50 +6246,51 @@
     <w:rsid w:val="00A17247"/>
     <w:rsid w:val="00A3016C"/>
     <w:rsid w:val="00A3107B"/>
     <w:rsid w:val="00A4458B"/>
     <w:rsid w:val="00A500FE"/>
     <w:rsid w:val="00A546D6"/>
     <w:rsid w:val="00A6037B"/>
     <w:rsid w:val="00A6557A"/>
     <w:rsid w:val="00A6736D"/>
     <w:rsid w:val="00A74363"/>
     <w:rsid w:val="00A75117"/>
     <w:rsid w:val="00A8602A"/>
     <w:rsid w:val="00A860F4"/>
     <w:rsid w:val="00A914E3"/>
     <w:rsid w:val="00A959E6"/>
     <w:rsid w:val="00AA25EE"/>
     <w:rsid w:val="00AA326E"/>
     <w:rsid w:val="00AD083B"/>
     <w:rsid w:val="00AE1009"/>
     <w:rsid w:val="00AF6108"/>
     <w:rsid w:val="00AF75FF"/>
     <w:rsid w:val="00AF7B5D"/>
     <w:rsid w:val="00B120AF"/>
     <w:rsid w:val="00B16210"/>
     <w:rsid w:val="00B20E87"/>
+    <w:rsid w:val="00B34511"/>
     <w:rsid w:val="00B4742E"/>
     <w:rsid w:val="00B555CD"/>
     <w:rsid w:val="00B619F5"/>
     <w:rsid w:val="00B64150"/>
     <w:rsid w:val="00B73F85"/>
     <w:rsid w:val="00B807A3"/>
     <w:rsid w:val="00B81794"/>
     <w:rsid w:val="00B83D63"/>
     <w:rsid w:val="00B977FA"/>
     <w:rsid w:val="00BA2D72"/>
     <w:rsid w:val="00BB0457"/>
     <w:rsid w:val="00BB19B9"/>
     <w:rsid w:val="00BC4B95"/>
     <w:rsid w:val="00BC5479"/>
     <w:rsid w:val="00BD492C"/>
     <w:rsid w:val="00BE5377"/>
     <w:rsid w:val="00BF4DE5"/>
     <w:rsid w:val="00BF6415"/>
     <w:rsid w:val="00C05957"/>
     <w:rsid w:val="00C10A6A"/>
     <w:rsid w:val="00C135DC"/>
     <w:rsid w:val="00C13F64"/>
     <w:rsid w:val="00C3028F"/>
     <w:rsid w:val="00C54FDF"/>
     <w:rsid w:val="00C7279D"/>
@@ -7152,69 +7214,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>670613_หนังสือภายนอก</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1261</Words>
-  <Characters>7192</Characters>
+  <Words>1264</Words>
+  <Characters>7210</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
+  <Lines>60</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>of Thailand</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8437</CharactersWithSpaces>
+  <CharactersWithSpaces>8458</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>