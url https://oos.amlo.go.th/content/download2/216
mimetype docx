--- v0 (2026-03-05)
+++ v1 (2026-09-10)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="68BA23BB" w14:textId="77777777" w:rsidR="00207F77" w:rsidRDefault="00207F77" w:rsidP="000E3B64">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FB46B31" w14:textId="5E81E725" w:rsidR="004158C8" w:rsidRPr="00C176D6" w:rsidRDefault="004158C8" w:rsidP="000E3B64">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C176D6">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30AD5C7F" wp14:editId="4E0DAD51">
@@ -332,51 +332,51 @@
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ความตาย</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:shapetype w14:anchorId="30AD5C7F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-19.05pt;margin-top:-44.6pt;width:495.5pt;height:62.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/La3PfAIAAGIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5146VdQp8hadBhQ&#10;tMXaoWdFlhpjsqhJSuLs1+9Jdtqs26XDLjZFPlLkI6mz8641bK18aMhWfHww4kxZSXVjnyr+7eHq&#10;wwlnIQpbC0NWVXyrAj+fvX93tnFTVdKSTK08QxAbphtX8WWMbloUQS5VK8IBOWVh1ORbEXH0T0Xt&#10;xQbRW1OUo9FRsSFfO09ShQDtZW/ksxxfayXjrdZBRWYqjtxi/vr8XaRvMTsT0ycv3LKRQxriH7Jo&#10;RWNx6XOoSxEFW/nmj1BtIz0F0vFAUluQ1o1UuQZUMx69quZ+KZzKtYCc4J5pCv8vrLxZ33nW1BUv&#10;ObOiRYseVBfZJ+pYmdjZuDAF6N4BFjuo0eWdPkCZiu60b9Mf5TDYwfP2mdsUTEJ5VJ6WJ4cwSdiO&#10;T8vJSSa/ePF2PsTPilqWhIp79C5TKtbXISITQHeQdJmlq8aY3D9j2QY3fET43yzwMDZpVJ6EIUyq&#10;qM88S3FrVMIY+1VpMJELSIo8g+rCeLYWmB4hpbIx157jAp1QGkm8xXHAv2T1Fue+jt3NZOOzc9tY&#10;8rn6V2nX33cp6x4PIvfqTmLsFt3Q6QXVWzTaU78owcmrBt24FiHeCY/NQAOx7fEWH20IrNMgcbYk&#10;//Nv+oTHwMLK2QabVvHwYyW84sx8sRjl0/FkklYzHyaHxyUOft+y2LfYVXtBaMcY74qTWUz4aHai&#10;9tQ+4lGYp1thElbi7orHnXgR+/3HoyLVfJ5BWEYn4rW9dzKFTt1Js/bQPQrvhoGMGOUb2u2kmL6a&#10;yx6bPC3NV5F0k4c2EdyzOhCPRc6zPDw66aXYP2fUy9M4+wUAAP//AwBQSwMEFAAGAAgAAAAhANOL&#10;7VPiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01rwkAQhu8F/8MyQm+6MRJJ0mxEAlIo7UHr&#10;pbdJdkxC9yPNrpr213d7qrcZ5uGd5y22k1bsSqPrrRGwWkbAyDRW9qYVcHrfL1JgzqORqKwhAd/k&#10;YFvOHgrMpb2ZA12PvmUhxLgcBXTeDznnrulIo1vagUy4ne2o0Yd1bLkc8RbCteJxFG24xt6EDx0O&#10;VHXUfB4vWsBLtX/DQx3r9EdVz6/n3fB1+kiEeJxPuydgnib/D8OfflCHMjjV9mKkY0rAYp2uAhqG&#10;NIuBBSJL4gxYLWCdbICXBb+vUP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/y2tz3wC&#10;AABiBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA04vt&#10;U+IAAAAKAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="482B5175" w14:textId="4F2D9452" w:rsidR="004158C8" w:rsidRDefault="00CF12D0" w:rsidP="00733A7D">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BA2D72">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>แบบ</w:t>
@@ -805,51 +805,51 @@
                                 <w:cs/>
                               </w:rPr>
                               <w:t>.................................</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:shapetype w14:anchorId="654E5318" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:296.9pt;margin-top:8.3pt;width:144.65pt;height:86.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBds1qQgAIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+082wZ1iqxFhgFF&#10;W6wdelZkKREqi5qkxM5+/SjZeXW9dNhFpsyPr08kr66bSpONcF6BKWjvLKdEGA6lMsuC/nyef7mg&#10;xAdmSqbBiIJuhafX08+frmo7EX1YgS6FI+jE+EltC7oKwU6yzPOVqJg/AysMKiW4igW8umVWOlaj&#10;90pn/TwfZzW40jrgwnv8e9sq6TT5l1Lw8CClF4HogmJuIZ0unYt4ZtMrNlk6ZleKd2mwf8iiYspg&#10;0L2rWxYYWTv1l6tKcQceZDjjUGUgpeIi1YDV9PI31TytmBWpFiTH2z1N/v+55febJ/voSGi+QoMP&#10;GAmprZ94/BnraaSr4hczJahHCrd72kQTCI9GF4PzfDSihKOul1/2x4PkJzuYW+fDNwEViUJBHb5L&#10;oott7nzAkAjdQWI0D1qVc6V1usReEDfakQ3DV9Rh5/wEpQ2pCzoejPLk+EQXXe/tF5rx11gmxjxC&#10;4U2bGE6krunSOlCRpLDVImK0+SEkUWVi5J0cGefC7PNM6IiSWNFHDDv8IauPGLd1oEWKDCbsjStl&#10;wLUsnVJbvu6olS0eSTqqO4qhWTRY+FGnLKDcYgM5aGfLWz5XyPcd8+GRORwm7BlcEOEBD6kBHwk6&#10;iZIVuN/v/Y947HHUUlLjcBbU/1ozJyjR3w12/2VvOIzTnC7D0XkfL+5YszjWmHV1A9g5PVxFlicx&#10;4oPeidJB9YJ7ZBajoooZjrELGnbiTWhXBu4hLmazBML5tSzcmSfLo+vIcuyz5+aFOdv1ecARuYfd&#10;GLPJm3ZvsdHSwGwdQKo0C5HnltWOf5z91K7dnorL5fieUIdtOv0DAAD//wMAUEsDBBQABgAIAAAA&#10;IQAluAAG3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFMqghviVIAK&#10;F04tiPM2dm2L2I5sNw1/z3KC4+yMZt62m9kPbNIpuxgkLBcVMB36qFwwEj7eX24EsFwwKBxi0BK+&#10;dYZNd3nRYqPiOez0tC+GUUnIDUqwpYwN57m32mNexFEH8o4xeSwkk+Eq4ZnK/cBvq6rmHl2gBYuj&#10;fra6/9qfvITtk1mbXmCyW6Gcm+bP45t5lfL6an58AFb0XP7C8ItP6NAR0yGegspskHC3XhF6IaOu&#10;gVFAiNUS2IEOQtwD71r+/4XuBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF2zWpCAAgAA&#10;lQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACW4AAbc&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0DF6AC47" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRPr="00BA2D72" w:rsidRDefault="00CF12D0" w:rsidP="000E3B64">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BA2D72">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>สำหรับเจ้าหน้าที่</w:t>
@@ -1611,51 +1611,51 @@
         </w:rPr>
         <w:t>ชื่อ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>.......................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00501696">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> สกุล</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ....................................................ตำแหน่ง .................................................................................. สังกัด .................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180A0D73" w14:textId="7F9FAC79" w:rsidR="00014646" w:rsidRPr="00AA326E" w:rsidRDefault="00014646" w:rsidP="00967FCF">
+    <w:p w14:paraId="180A0D73" w14:textId="60CF865A" w:rsidR="00014646" w:rsidRPr="00AA326E" w:rsidRDefault="00014646" w:rsidP="00967FCF">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7C87">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>สมาชิก</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>วิ</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA7C87">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
@@ -1827,182 +1827,216 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">แก่ความตาย </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ดังกล่าว </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE0C35">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตาม</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE0C35">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ระเบียบคณะกรรมการสวัสดิการสำนักงานป้องกันและปราบปรามการฟอกเงินว่าด้วยการจัดสวัสดิการภายในสำนักงานป้องกันและปราบปรามการฟอกเงิน</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>ระเบียบคณะกรรมการสวัสดิการสำนักงานป้องกันและปราบปรามการฟอกเงินว่าด้วยการจัดสวัสดิการภายในสำนักงาน</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001013B8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-6"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ป้องกันและปราบปรามการฟอกเงิน</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001013B8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:spacing w:val="-6"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="001013B8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-6"/>
           <w:cs/>
         </w:rPr>
         <w:t>พ.ศ.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r w:rsidRPr="001013B8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:spacing w:val="-6"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ๒๕๖๘ </w:t>
       </w:r>
-      <w:r w:rsidRPr="004109CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r w:rsidR="001013B8" w:rsidRPr="001013B8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:spacing w:val="-6"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">และที่แก้ไขเพิ่มเติม </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001013B8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:spacing w:val="-6"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">จำนวนไม่เกิน </w:t>
       </w:r>
-      <w:r w:rsidR="002F1BA3" w:rsidRPr="00361596">
+      <w:r w:rsidR="002F1BA3" w:rsidRPr="001013B8">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">5,000 </w:t>
       </w:r>
-      <w:r w:rsidRPr="004109CE">
+      <w:r w:rsidRPr="001013B8">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:spacing w:val="-6"/>
           <w:cs/>
         </w:rPr>
         <w:t>บาท</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r w:rsidRPr="001013B8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00194833" w:rsidRPr="001013B8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>และค่า</w:t>
+      </w:r>
+      <w:r w:rsidR="00194833" w:rsidRPr="001013B8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:spacing w:val="-6"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>พวงหรีด</w:t>
+      </w:r>
       <w:r w:rsidR="00194833" w:rsidRPr="00501F75">
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...3 lines deleted...]
-        <w:t>และค่า</w:t>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หรือสิ่งของที่เหมาะสมตามประเพณีนิยมเพื่อเคารพศพ</w:t>
       </w:r>
       <w:r w:rsidR="00194833" w:rsidRPr="00501F75">
         <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สมาชิก</w:t>
+      </w:r>
+      <w:r w:rsidR="00194833">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วิ</w:t>
+      </w:r>
+      <w:r w:rsidR="00194833" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สามัญ</w:t>
+      </w:r>
+      <w:r w:rsidR="00194833" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ดังกล่าว </w:t>
+      </w:r>
+      <w:r w:rsidR="00194833" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">จำนวนไม่เกิน </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="001013B8" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>๑</w:t>
+      </w:r>
+      <w:r w:rsidR="001013B8">
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
-        <w:t>พวงหรีดหรือสิ่งของ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00194833">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001013B8">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00194833" w:rsidRPr="00501F75">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="001013B8" w:rsidRPr="00501F75">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ที่เหมาะสมตามประเพณีนิยมเพื่อเคารพศพ</w:t>
-[...50 lines deleted...]
-      <w:r w:rsidR="00194833" w:rsidRPr="00501F75">
+        <w:t xml:space="preserve">00 </w:t>
+      </w:r>
+      <w:r w:rsidR="001013B8" w:rsidRPr="00501F75">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>บาท</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642BEBE4" w14:textId="0588C8C7" w:rsidR="00E9211C" w:rsidRDefault="00E9211C" w:rsidP="00E9211C">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>ในการนี้ ข้าพเจ้าได้แนบเอกสารหลักฐานที่เกี่ยวข้องเพื่อประกอบการพิจารณา</w:t>
       </w:r>
       <w:r w:rsidR="00361596">
         <w:rPr>
@@ -2460,51 +2494,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00AB5325">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>สำเนาหนังสือเดินทางของข้าพเจ้า</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A3B3E8F" w14:textId="5779C286" w:rsidR="00824AC8" w:rsidRPr="00A860F4" w:rsidRDefault="00824AC8" w:rsidP="00824AC8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5325">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00AB5325">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>สำเนาเอกสารเดินทางสำหรับคนต่างด้าวของข้าพเจ้า</w:t>
@@ -2537,51 +2571,51 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>อื่น ๆ (ระบุ).................................................</w:t>
       </w:r>
       <w:r w:rsidR="00824AC8">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:t>.....................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B8B35EF" w14:textId="77777777" w:rsidR="00361596" w:rsidRPr="00361596" w:rsidRDefault="00361596" w:rsidP="00361596">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C15F084" w14:textId="77777777" w:rsidR="00014646" w:rsidRDefault="00014646" w:rsidP="00014646">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>จึงเรียนมาเพื่อโปรดพิจารณาอนุมัติจ่ายเงิน</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2D72">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
@@ -4788,70 +4822,70 @@
     <w:p w14:paraId="79B66769" w14:textId="77777777" w:rsidR="001D4F0B" w:rsidRPr="00014646" w:rsidRDefault="001D4F0B" w:rsidP="00014646">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001D4F0B" w:rsidRPr="00014646" w:rsidSect="00824AC8">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16834" w:code="9"/>
       <w:pgMar w:top="990" w:right="1134" w:bottom="426" w:left="1701" w:header="851" w:footer="624" w:gutter="0"/>
       <w:pgNumType w:fmt="thaiNumbers"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21A0F39A" w14:textId="77777777" w:rsidR="00E81D54" w:rsidRDefault="00E81D54">
+    <w:p w14:paraId="0EEC5A86" w14:textId="77777777" w:rsidR="00E167BA" w:rsidRDefault="00E167BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F606BEA" w14:textId="77777777" w:rsidR="00E81D54" w:rsidRDefault="00E81D54">
+    <w:p w14:paraId="3281A1BE" w14:textId="77777777" w:rsidR="00E167BA" w:rsidRDefault="00E167BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EucrosiaUPC">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CordiaUPC">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -4894,198 +4928,198 @@
   <w:font w:name="TH SarabunIT๙">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="441315D7" w14:textId="77777777" w:rsidR="00E81D54" w:rsidRDefault="00E81D54">
+    <w:p w14:paraId="072A8856" w14:textId="77777777" w:rsidR="00E167BA" w:rsidRDefault="00E167BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D6DB849" w14:textId="77777777" w:rsidR="00E81D54" w:rsidRDefault="00E81D54">
+    <w:p w14:paraId="4178A881" w14:textId="77777777" w:rsidR="00E167BA" w:rsidRDefault="00E167BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="24BEB302" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRDefault="00CF12D0" w:rsidP="003D7579">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="42E61FAF" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRDefault="00CF12D0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="53EDF871" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRPr="003D7579" w:rsidRDefault="00CF12D0" w:rsidP="003D7579">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00194833">
+    <w:r w:rsidR="001013B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:noProof/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
-      <w:t>๒</w:t>
+      <w:t>๓</w:t>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6B60F857" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRPr="003D7579" w:rsidRDefault="00CF12D0" w:rsidP="003D7579">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15353458"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="832CCBCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="arabicAlpha"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21BB3F78"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="59C42010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
@@ -5498,138 +5532,138 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FC226D0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="39C47332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="arabicAlpha"/>
       <w:lvlText w:val="๓.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2123694210">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1114714539">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="521019939">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="494419477">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1386828271">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2133399699">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="771507684">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1735473440">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="795830994">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="98"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="130"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00195FB7"/>
     <w:rsid w:val="000040AA"/>
     <w:rsid w:val="00004D71"/>
     <w:rsid w:val="000125CC"/>
     <w:rsid w:val="00014646"/>
     <w:rsid w:val="00015663"/>
     <w:rsid w:val="000218D2"/>
     <w:rsid w:val="00055294"/>
     <w:rsid w:val="00062748"/>
     <w:rsid w:val="0006541B"/>
     <w:rsid w:val="000658E7"/>
     <w:rsid w:val="0007061B"/>
     <w:rsid w:val="0007630F"/>
     <w:rsid w:val="00077E34"/>
     <w:rsid w:val="00077F7A"/>
     <w:rsid w:val="00083AC2"/>
     <w:rsid w:val="000A104D"/>
     <w:rsid w:val="000A59CE"/>
     <w:rsid w:val="000C0E60"/>
     <w:rsid w:val="000C38AE"/>
     <w:rsid w:val="000E02B8"/>
     <w:rsid w:val="000E0A20"/>
     <w:rsid w:val="000E3B64"/>
     <w:rsid w:val="000F0ED1"/>
+    <w:rsid w:val="001013B8"/>
     <w:rsid w:val="00107639"/>
     <w:rsid w:val="00110E49"/>
     <w:rsid w:val="0011666F"/>
     <w:rsid w:val="00137BB5"/>
     <w:rsid w:val="001507C4"/>
     <w:rsid w:val="001511BB"/>
     <w:rsid w:val="00155B92"/>
     <w:rsid w:val="0017018A"/>
     <w:rsid w:val="00171BD3"/>
     <w:rsid w:val="00172F2B"/>
     <w:rsid w:val="00194833"/>
     <w:rsid w:val="00195FB7"/>
     <w:rsid w:val="001A5805"/>
     <w:rsid w:val="001B3AEC"/>
     <w:rsid w:val="001B5376"/>
     <w:rsid w:val="001D4F0B"/>
     <w:rsid w:val="001E13A1"/>
     <w:rsid w:val="001E3B4B"/>
     <w:rsid w:val="001F4450"/>
     <w:rsid w:val="001F7248"/>
     <w:rsid w:val="00201490"/>
     <w:rsid w:val="0020722B"/>
     <w:rsid w:val="00207F77"/>
     <w:rsid w:val="0023432B"/>
     <w:rsid w:val="002465AA"/>
@@ -5810,123 +5844,124 @@
     <w:rsid w:val="00D04717"/>
     <w:rsid w:val="00D06744"/>
     <w:rsid w:val="00D079ED"/>
     <w:rsid w:val="00D10747"/>
     <w:rsid w:val="00D14947"/>
     <w:rsid w:val="00D16D0B"/>
     <w:rsid w:val="00D17CFB"/>
     <w:rsid w:val="00D301DE"/>
     <w:rsid w:val="00D30D15"/>
     <w:rsid w:val="00D33C0B"/>
     <w:rsid w:val="00D377AB"/>
     <w:rsid w:val="00D40C6D"/>
     <w:rsid w:val="00D466DC"/>
     <w:rsid w:val="00D72744"/>
     <w:rsid w:val="00D75088"/>
     <w:rsid w:val="00D75C94"/>
     <w:rsid w:val="00D8353A"/>
     <w:rsid w:val="00D90F4A"/>
     <w:rsid w:val="00DC0B97"/>
     <w:rsid w:val="00DC2D30"/>
     <w:rsid w:val="00DC4680"/>
     <w:rsid w:val="00DD2F3B"/>
     <w:rsid w:val="00DE7FF5"/>
     <w:rsid w:val="00DF08EF"/>
     <w:rsid w:val="00E15D91"/>
+    <w:rsid w:val="00E167BA"/>
     <w:rsid w:val="00E22FFA"/>
     <w:rsid w:val="00E253FB"/>
     <w:rsid w:val="00E2698D"/>
     <w:rsid w:val="00E27782"/>
     <w:rsid w:val="00E3176A"/>
     <w:rsid w:val="00E402A2"/>
     <w:rsid w:val="00E4103C"/>
     <w:rsid w:val="00E42A79"/>
     <w:rsid w:val="00E57EE0"/>
     <w:rsid w:val="00E75AF5"/>
     <w:rsid w:val="00E77093"/>
     <w:rsid w:val="00E81D54"/>
     <w:rsid w:val="00E9211C"/>
     <w:rsid w:val="00E950D8"/>
     <w:rsid w:val="00EA6D36"/>
     <w:rsid w:val="00ED265C"/>
     <w:rsid w:val="00EE08E6"/>
     <w:rsid w:val="00EE0C35"/>
     <w:rsid w:val="00EE45AC"/>
     <w:rsid w:val="00F1291B"/>
     <w:rsid w:val="00F225B4"/>
     <w:rsid w:val="00F31B95"/>
     <w:rsid w:val="00F60D3A"/>
     <w:rsid w:val="00F75320"/>
     <w:rsid w:val="00F75A19"/>
     <w:rsid w:val="00F92342"/>
     <w:rsid w:val="00FC05F0"/>
     <w:rsid w:val="00FE0E4F"/>
     <w:rsid w:val="00FE1920"/>
     <w:rsid w:val="00FE3716"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C55783A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{95916DE7-AC13-46BC-AD13-C4D9A2C81255}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="CordiaUPC" w:eastAsia="Times New Roman" w:hAnsi="CordiaUPC" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6157,55 +6192,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="EucrosiaUPC" w:hAnsi="EucrosiaUPC" w:cs="EucrosiaUPC"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -6374,51 +6404,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="001D4F0B"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="1082146125">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1681928142">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6714,72 +6744,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>670613_หนังสือภายนอก.dotx</Template>
+  <Template>670613_หนังสือภายนอก</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1190</Words>
-  <Characters>6789</Characters>
+  <Words>1193</Words>
+  <Characters>6801</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>56</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>of Thailand</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7964</CharactersWithSpaces>
+  <CharactersWithSpaces>7979</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>