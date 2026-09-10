--- v0 (2026-03-05)
+++ v1 (2026-09-10)
@@ -1108,51 +1108,51 @@
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ข้าพเจ้า </w:t>
       </w:r>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>นาย/นาง/นางสาว/ยศ ...................... ชื่อ................................... สกุล .....................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตำแหน่ง .................................................................................. สังกัด .................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17628AD1" w14:textId="77777777" w:rsidR="00610456" w:rsidRDefault="00610456" w:rsidP="00610456">
+    <w:p w14:paraId="17628AD1" w14:textId="3194DAF7" w:rsidR="00610456" w:rsidRDefault="00610456" w:rsidP="00610456">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>เป็นสมาชิกสามัญของ</w:t>
       </w:r>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>สวัสดิการ</w:t>
       </w:r>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
@@ -1218,61 +1218,75 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระเบียบคณะกรรมการสวัสดิการสำนักงานป้องกันและปราบปรามการฟอกเงินว่าด้วยการจัดสวัสดิการภายในสำนักงานป้องกันและปราบปรามการฟอกเงิน</w:t>
       </w:r>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>พ.ศ.</w:t>
       </w:r>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> ๒๕๖๘ ในกรณี</w:t>
+        <w:t xml:space="preserve"> ๒๕๖๘ </w:t>
+      </w:r>
+      <w:r w:rsidR="00383C49">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">และที่แก้ไขเพิ่มเติม </w:t>
       </w:r>
       <w:r w:rsidRPr="00125EE4">
         <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ในกรณี</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00125EE4">
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>ดังนี้</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A07C1EC" w14:textId="26683608" w:rsidR="00610456" w:rsidRDefault="00610456" w:rsidP="00350E66">
+    <w:p w14:paraId="3A07C1EC" w14:textId="3B3F03F4" w:rsidR="00610456" w:rsidRDefault="00610456" w:rsidP="00350E66">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidRPr="00501696">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1311,183 +1325,206 @@
           <w:cs/>
         </w:rPr>
         <w:t>และค่า</w:t>
       </w:r>
       <w:r w:rsidR="00350E66" w:rsidRPr="00501F75">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t>พวงหรีดหรือสิ่งของที่เหมาะสมตามประเพณีนิยมเพื่อเคารพศพ</w:t>
       </w:r>
       <w:r w:rsidR="00350E66" w:rsidRPr="00501F75">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00350E66" w:rsidRPr="00501F75">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">จำนวนไม่เกิน </w:t>
       </w:r>
+      <w:r w:rsidR="00383C49" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>๑</w:t>
+      </w:r>
+      <w:r w:rsidR="00383C49">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00383C49">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00383C49" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00383C49" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บาท</w:t>
+      </w:r>
+      <w:r w:rsidR="00350E66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00350E66" w:rsidRPr="00610456">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กรณีบิดามารดา คู่สมรส หรือบุตรโดยชอบด้วยกฎหมายของสมาชิกสามัญ</w:t>
+      </w:r>
+      <w:r w:rsidR="00350E66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ถึงแก่ความตาย</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5451A5BD" w14:textId="16F26F35" w:rsidR="00350E66" w:rsidRPr="00350E66" w:rsidRDefault="00610456" w:rsidP="00610456">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00350E66" w:rsidRPr="00501F75">
         <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ค่า</w:t>
+      </w:r>
+      <w:r w:rsidR="00350E66" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>พวงหรีดหรือสิ่งของที่เหมาะสมตามประเพณีนิยมเพื่อเคารพศพ</w:t>
+      </w:r>
+      <w:r w:rsidR="00350E66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00350E66" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00350E66" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">จำนวนไม่เกิน </w:t>
+      </w:r>
+      <w:r w:rsidR="00383C49" w:rsidRPr="00501F75">
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>๑</w:t>
       </w:r>
-      <w:r w:rsidR="00350E66" w:rsidRPr="00501F75">
+      <w:r w:rsidR="00383C49">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">,000 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00350E66" w:rsidRPr="00501F75">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00383C49">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00383C49" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00383C49" w:rsidRPr="00501F75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
         <w:t>บาท</w:t>
       </w:r>
-      <w:r w:rsidR="00350E66">
-[...110 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00610456">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>กรณี</w:t>
       </w:r>
       <w:r w:rsidRPr="00610456">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>บิดามารดาของคู่สมรสโ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>ดยชอบด้วยกฎหมายของสมาชิกสามัญ</w:t>
       </w:r>
       <w:r w:rsidR="00625609">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
@@ -3692,57 +3729,55 @@
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                                      วันที่ ..............................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C5E2A8B" w14:textId="77777777" w:rsidR="00554438" w:rsidRDefault="00554438" w:rsidP="00554438">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="097BE789" w14:textId="77777777" w:rsidR="00E81F02" w:rsidRPr="00B06005" w:rsidRDefault="00E81F02" w:rsidP="00554438">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="66AFB905" w14:textId="77777777" w:rsidR="00654CC1" w:rsidRPr="00EC5132" w:rsidRDefault="00654CC1" w:rsidP="00554438">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FC4F30D" w14:textId="77777777" w:rsidR="00554438" w:rsidRPr="00554438" w:rsidRDefault="00554438" w:rsidP="00554438">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00554438">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
@@ -5015,58 +5050,58 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ในกรณีที่ประธานกรรมการไม่สามารถปฏิบัติหน้าที่ได้และเป็นกรณีจำเป็นเร่งด่วน ให้กรรมการที่คณะกรรมการสวัสดิการมอบหมายเป็นผู้ลงนามแทน)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00083AC2" w:rsidRPr="00554438" w:rsidSect="005E1B85">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1276" w:right="1134" w:bottom="426" w:left="1701" w:header="851" w:footer="624" w:gutter="0"/>
       <w:pgNumType w:fmt="thaiNumbers"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ED527CC" w14:textId="77777777" w:rsidR="00152232" w:rsidRDefault="00152232">
+    <w:p w14:paraId="28B61573" w14:textId="77777777" w:rsidR="00864DA7" w:rsidRDefault="00864DA7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E8E6E7F" w14:textId="77777777" w:rsidR="00152232" w:rsidRDefault="00152232">
+    <w:p w14:paraId="7A37AD9F" w14:textId="77777777" w:rsidR="00864DA7" w:rsidRDefault="00864DA7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EucrosiaUPC">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CordiaUPC">
@@ -5106,73 +5141,73 @@
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sarabun">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TH SarabunIT๙">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04A9EEEB" w14:textId="77777777" w:rsidR="00152232" w:rsidRDefault="00152232">
+    <w:p w14:paraId="4776A94A" w14:textId="77777777" w:rsidR="00864DA7" w:rsidRDefault="00864DA7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46AD0AF0" w14:textId="77777777" w:rsidR="00152232" w:rsidRDefault="00152232">
+    <w:p w14:paraId="4CEEFCF3" w14:textId="77777777" w:rsidR="00864DA7" w:rsidRDefault="00864DA7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="24BEB302" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRDefault="00CF12D0" w:rsidP="003D7579">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -5224,59 +5259,59 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B06005">
+    <w:r w:rsidR="00383C49">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:noProof/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
-      <w:t>๓</w:t>
+      <w:t>๒</w:t>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6B60F857" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRPr="003D7579" w:rsidRDefault="00CF12D0" w:rsidP="003D7579">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -5755,51 +5790,51 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5855,50 +5890,51 @@
     <w:rsid w:val="001F7248"/>
     <w:rsid w:val="00201490"/>
     <w:rsid w:val="0020722B"/>
     <w:rsid w:val="0023432B"/>
     <w:rsid w:val="00243340"/>
     <w:rsid w:val="002465AA"/>
     <w:rsid w:val="00262788"/>
     <w:rsid w:val="00262A2B"/>
     <w:rsid w:val="002967C6"/>
     <w:rsid w:val="002B0064"/>
     <w:rsid w:val="002B665F"/>
     <w:rsid w:val="002C35F6"/>
     <w:rsid w:val="002D3601"/>
     <w:rsid w:val="002D533A"/>
     <w:rsid w:val="002D5C38"/>
     <w:rsid w:val="002D67EF"/>
     <w:rsid w:val="002E0E92"/>
     <w:rsid w:val="002E6CD1"/>
     <w:rsid w:val="00320B07"/>
     <w:rsid w:val="00327CE4"/>
     <w:rsid w:val="00334DF9"/>
     <w:rsid w:val="00350E66"/>
     <w:rsid w:val="00357AAB"/>
     <w:rsid w:val="00365B83"/>
     <w:rsid w:val="0036617C"/>
+    <w:rsid w:val="00383C49"/>
     <w:rsid w:val="0038463F"/>
     <w:rsid w:val="003A4351"/>
     <w:rsid w:val="003B3B66"/>
     <w:rsid w:val="003D1D51"/>
     <w:rsid w:val="003D5E2D"/>
     <w:rsid w:val="003D7579"/>
     <w:rsid w:val="003E457A"/>
     <w:rsid w:val="004215A8"/>
     <w:rsid w:val="00421708"/>
     <w:rsid w:val="00432EA3"/>
     <w:rsid w:val="00450AF8"/>
     <w:rsid w:val="0046377B"/>
     <w:rsid w:val="004774B8"/>
     <w:rsid w:val="00480F3C"/>
     <w:rsid w:val="0048437C"/>
     <w:rsid w:val="00496C25"/>
     <w:rsid w:val="004A56A3"/>
     <w:rsid w:val="004C122C"/>
     <w:rsid w:val="004C246E"/>
     <w:rsid w:val="004C483C"/>
     <w:rsid w:val="004C6911"/>
     <w:rsid w:val="004D3110"/>
     <w:rsid w:val="004E0B4A"/>
     <w:rsid w:val="004F45EF"/>
     <w:rsid w:val="00506129"/>
@@ -5927,50 +5963,51 @@
     <w:rsid w:val="00686BC7"/>
     <w:rsid w:val="006B46E7"/>
     <w:rsid w:val="006B4FC6"/>
     <w:rsid w:val="006F2470"/>
     <w:rsid w:val="006F4001"/>
     <w:rsid w:val="00700927"/>
     <w:rsid w:val="00700AC7"/>
     <w:rsid w:val="007024B3"/>
     <w:rsid w:val="0071005C"/>
     <w:rsid w:val="00730098"/>
     <w:rsid w:val="00742E5D"/>
     <w:rsid w:val="007564F5"/>
     <w:rsid w:val="00760075"/>
     <w:rsid w:val="00764AA9"/>
     <w:rsid w:val="00767628"/>
     <w:rsid w:val="007712F1"/>
     <w:rsid w:val="007722ED"/>
     <w:rsid w:val="00793E01"/>
     <w:rsid w:val="00797002"/>
     <w:rsid w:val="007A044F"/>
     <w:rsid w:val="007A5C34"/>
     <w:rsid w:val="007B44CC"/>
     <w:rsid w:val="007B4992"/>
     <w:rsid w:val="00825F0C"/>
     <w:rsid w:val="00857DCB"/>
+    <w:rsid w:val="00864DA7"/>
     <w:rsid w:val="00881577"/>
     <w:rsid w:val="008822E2"/>
     <w:rsid w:val="00891877"/>
     <w:rsid w:val="008B17D5"/>
     <w:rsid w:val="008B46E2"/>
     <w:rsid w:val="008B4BA8"/>
     <w:rsid w:val="008D0F0A"/>
     <w:rsid w:val="008D74DA"/>
     <w:rsid w:val="008E3067"/>
     <w:rsid w:val="008E3F4E"/>
     <w:rsid w:val="008F3F1C"/>
     <w:rsid w:val="00901FFB"/>
     <w:rsid w:val="0092753F"/>
     <w:rsid w:val="00957DF7"/>
     <w:rsid w:val="009739AE"/>
     <w:rsid w:val="0097416A"/>
     <w:rsid w:val="00995E35"/>
     <w:rsid w:val="009A0388"/>
     <w:rsid w:val="009B1497"/>
     <w:rsid w:val="009B5BC4"/>
     <w:rsid w:val="009C14FC"/>
     <w:rsid w:val="009C441B"/>
     <w:rsid w:val="009C561B"/>
     <w:rsid w:val="009C5C46"/>
     <w:rsid w:val="009C68A5"/>
@@ -6931,70 +6968,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>670613_หนังสือภายนอก</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7181</Characters>
+  <Pages>3</Pages>
+  <Words>1262</Words>
+  <Characters>7198</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>of Thailand</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8424</CharactersWithSpaces>
+  <CharactersWithSpaces>8444</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>