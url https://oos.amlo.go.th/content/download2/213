--- v0 (2026-03-05)
+++ v1 (2026-09-10)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="6654B6EA" w14:textId="086D06E5" w:rsidR="00554438" w:rsidRDefault="00554438" w:rsidP="000E3B64">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30AD5C7F" wp14:editId="071E5876">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-142875</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-476412</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6064623" cy="787400"/>
@@ -278,51 +278,51 @@
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ความตาย</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:shapetype w14:anchorId="30AD5C7F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-11.25pt;margin-top:-37.5pt;width:477.55pt;height:62pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHtooWfwIAAGIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSNO2COEWWIsOA&#10;oi3WDj0rspQYk0RNUmJnX19KtpMg26XDLjZFPlLkI6npbaMV2QnnKzAFHVzklAjDoazMuqA/Xpaf&#10;bijxgZmSKTCioHvh6e3s44dpbSdiCBtQpXAEgxg/qW1BNyHYSZZ5vhGa+QuwwqBRgtMs4NGts9Kx&#10;GqNrlQ3zfJzV4ErrgAvvUXvXGuksxZdS8PAopReBqIJibiF9Xfqu4jebTdlk7ZjdVLxLg/1DFppV&#10;Bi89hLpjgZGtq/4IpSvuwIMMFxx0BlJWXKQasJpBflbN84ZZkWpBcrw90OT/X1j+sHtypCoLOqTE&#10;MI0tehFNIF+gIcPITm39BEHPFmGhQTV2udd7VMaiG+l0/GM5BO3I8/7AbQzGUTnOx6Px8JISjrbr&#10;m+tRnsjPjt7W+fBVgCZRKKjD3iVK2e7eB8wEoT0kXmZgWSmV+qcMqfGGy6s8ORws6KFMxIo0CV2Y&#10;WFGbeZLCXomIUea7kMhEKiAq0gyKhXJkx3B6GOfChFR7iovoiJKYxHscO/wxq/c4t3X0N4MJB2dd&#10;GXCp+rO0y599yrLFI5EndUcxNKum6/QKyj022kG7KN7yZYXduGc+PDGHm4G9xW0Pj/iRCpB16CRK&#10;NuB+/00f8TiwaKWkxk0rqP+1ZU5Qor4ZHOXPg9EormY6jK6uh3hwp5bVqcVs9QKwHQN8VyxPYsQH&#10;1YvSgX7FR2Eeb0UTMxzvLmjoxUVo9x8fFS7m8wTCZbQs3Jtny2Po2J04ay/NK3O2G8iAo/wA/U6y&#10;ydlcttjoaWC+DSCrNLSR4JbVjnhc5DTL3aMTX4rTc0Idn8bZGwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFxvBSriAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bSqBj65pOU6UJ&#10;CbHDxi67pU3WViROabKt8PSYE9xs+dPv789Xo7PsYobQeZTwME2AGay97rCRcHjfTObAQlSolfVo&#10;JHyZAKvi9iZXmfZX3JnLPjaMQjBkSkIbY59xHurWOBWmvjdIt5MfnIq0Dg3Xg7pSuLNcJMmMO9Uh&#10;fWhVb8rW1B/7s5PwWm62alcJN/+25cvbad1/Ho6plPd343oJLJox/sHwq0/qUJBT5c+oA7MSJkKk&#10;hNLwnFIpIhaPYgaskvC0SIAXOf9fofgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx7aK&#10;Fn8CAABiBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;XG8FKuIAAAAKAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="11AE03ED" w14:textId="7FDDEF31" w:rsidR="00CF12D0" w:rsidRPr="00BA2D72" w:rsidRDefault="00E1448D" w:rsidP="00554438">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:cs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BA2D72">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:cs/>
                         </w:rPr>
@@ -710,51 +710,51 @@
                             <w:r w:rsidRPr="00501696">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>.................................</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:shape w14:anchorId="654E5318" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:297.15pt;margin-top:-9.85pt;width:144.7pt;height:100pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKQcHolQIAALoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51Hn0GdImvRYUDR&#10;FkuHnhVZSoRKoiYpsbNfP0p23KTrpcN8kCnxI0V+Inl51RhNNsIHBbakw6MBJcJyqJRdlvTn0+2X&#10;c0pCZLZiGqwo6VYEejX9/OmydhMxghXoSniCTmyY1K6kqxjdpCgCXwnDwhE4YVEpwRsWceuXReVZ&#10;jd6NLkaDwWlRg6+cBy5CwNObVkmn2b+UgscHKYOIRJcUY4t59XldpLWYXrLJ0jO3UrwLg/1DFIYp&#10;i5f2rm5YZGTt1V+ujOIeAsh4xMEUIKXiIueA2QwHb7KZr5gTORckJ7iepvD/3PL7zaMnqirpmBLL&#10;DD7Rk2gi+QoNGSd2ahcmCJo7hMUGj/GVd+cBD1PSjfQm/TEdgnrkedtzm5zxZHQ+PhtfDCnhqBuO&#10;zgb4JT/Fq7nzIX4TYEgSSurx8TKnbHMXYgvdQdJtAbSqbpXWeZMKRlxrTzYMn1rHHCQ6P0BpS+qS&#10;no5PBtnxgS657u0XmvGXLrw9FPrTNl0ncml1YSWKWiqyFLdaJIy2P4REajMj78TIOBe2jzOjE0pi&#10;Rh8x7PCvUX3EuM0DLfLNYGNvbJQF37J0SG31sqNWtnh8w728kxibRZNrqq+UBVRbLCAPbQMGx28V&#10;8n3HQnxkHjsOawanSHzARWrAR4JOomQF/vd75wmPjYBaSmrs4JKGX2vmBSX6u8UWuRgeH6eWz5vj&#10;k7MRbvy+ZrGvsWtzDVg5WKEYXRYTPuqdKD2YZxw2s3QrqpjleHdJ4068ju1cwWHFxWyWQdjkjsU7&#10;O3c8uU4spzp7ap6Zd12dR2yRe9j1Opu8KfcWmywtzNYRpMq9kHhuWe34xwGRu6kbZmkC7e8z6nXk&#10;Tv8AAAD//wMAUEsDBBQABgAIAAAAIQBnHqbI3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsMwEEX3SPyDNUjsWqeEh5PGqQAVNqwoqGs3dh2LeBzZbhr+nmEFuxnN0Z1zm83sBzaZmFxACatl&#10;AcxgF7RDK+Hz42UhgKWsUKshoJHwbRJs2suLRtU6nPHdTLtsGYVgqpWEPuex5jx1vfEqLcNokG7H&#10;EL3KtEbLdVRnCvcDvymKe+6VQ/rQq9E896b72p28hO2TrWwnVOy3Qjs3zfvjm32V8vpqflwDy2bO&#10;fzD86pM6tOR0CCfUiQ0S7qrbklAJi1X1AIwIIUoaDoSKogTeNvx/h/YHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAikHB6JUCAAC6BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAZx6myN4AAAALAQAADwAAAAAAAAAAAAAAAADvBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0DF6AC47" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRPr="00BA2D72" w:rsidRDefault="00CF12D0" w:rsidP="000E3B64">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BA2D72">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>สำหรับเจ้าหน้าที่</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4B3BE759" w14:textId="1A30CF69" w:rsidR="00CF12D0" w:rsidRPr="00501696" w:rsidRDefault="00CF12D0" w:rsidP="000E3B64">
                       <w:pPr>
@@ -1558,51 +1558,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> สกุล</w:t>
       </w:r>
       <w:r w:rsidR="000E3B64">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> .....................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>...............</w:t>
       </w:r>
       <w:r w:rsidR="000E3B64">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตำแหน่ง .................................................................................. สังกัด .................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE5EF8A" w14:textId="15E6D6E6" w:rsidR="000E3B64" w:rsidRPr="00501F75" w:rsidRDefault="000E3B64" w:rsidP="00554438">
+    <w:p w14:paraId="3DE5EF8A" w14:textId="3D13BBDA" w:rsidR="000E3B64" w:rsidRPr="00501F75" w:rsidRDefault="000E3B64" w:rsidP="00554438">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7C87">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>สมาชิกสามัญ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>ของ</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC4057">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
@@ -1690,51 +1690,67 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00554438" w:rsidRPr="00554438">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">(ข้าราชการ) </w:t>
       </w:r>
       <w:r w:rsidR="00B850C1">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ถึงแก่ความตาย </w:t>
       </w:r>
       <w:r w:rsidR="00734719">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">ดังกล่าว </w:t>
+        <w:t>ดังก</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidR="00734719">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ล่</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00734719">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">าว </w:t>
       </w:r>
       <w:r w:rsidR="00EE0C35" w:rsidRPr="00EE0C35">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตาม</w:t>
       </w:r>
       <w:r w:rsidR="00EE0C35" w:rsidRPr="00EE0C35">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระเบียบคณะกรรมการสวัสดิการสำนักงานป้องกันและปราบปรามการฟอกเงินว่าด้วยการจัดสวัสดิการภายในสำนักงานป้องกันและปราบปราม</w:t>
       </w:r>
       <w:r w:rsidR="00554438">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00EE0C35" w:rsidRPr="00432C0D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -1744,50 +1760,58 @@
         <w:t>การฟอกเงิน</w:t>
       </w:r>
       <w:r w:rsidR="00EE0C35" w:rsidRPr="00432C0D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:spacing w:val="-4"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE0C35" w:rsidRPr="00432C0D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:cs/>
         </w:rPr>
         <w:t>พ.ศ.</w:t>
       </w:r>
       <w:r w:rsidR="00EE0C35" w:rsidRPr="00432C0D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:spacing w:val="-4"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ๒๕๖๘ </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5260C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:spacing w:val="-4"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">และที่แก้ไขเพิ่มเติม </w:t>
       </w:r>
       <w:r w:rsidRPr="00432C0D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:spacing w:val="-4"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">จำนวนไม่เกิน </w:t>
       </w:r>
       <w:r w:rsidR="00110E49" w:rsidRPr="00432C0D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:spacing w:val="-4"/>
           <w:cs/>
         </w:rPr>
         <w:t>๑๐</w:t>
       </w:r>
       <w:r w:rsidRPr="00432C0D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:spacing w:val="-4"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">,000 </w:t>
       </w:r>
@@ -1801,93 +1825,123 @@
       </w:r>
       <w:r w:rsidRPr="00432C0D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00501F75" w:rsidRPr="00432C0D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>และค่า</w:t>
       </w:r>
       <w:r w:rsidR="00501F75" w:rsidRPr="00432C0D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:spacing w:val="-4"/>
           <w:cs/>
         </w:rPr>
-        <w:t>พวงหรีดหรือสิ่งของที่เหมาะสมตามประเพณีนิยม</w:t>
+        <w:t>พวงหรีดหรือสิ่งของ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5260C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:spacing w:val="-4"/>
+          <w:cs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00501F75" w:rsidRPr="00432C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:spacing w:val="-4"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่เหมาะสมตามประเพณีนิยม</w:t>
       </w:r>
       <w:r w:rsidR="00501F75" w:rsidRPr="00501F75">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t>เพื่อเคารพศพ</w:t>
       </w:r>
       <w:r w:rsidR="00501F75" w:rsidRPr="00501F75">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>สมาชิกสามัญ</w:t>
       </w:r>
       <w:r w:rsidR="00501F75" w:rsidRPr="00501F75">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ดังกล่าว </w:t>
       </w:r>
       <w:r w:rsidR="00501F75" w:rsidRPr="00501F75">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">จำนวนไม่เกิน </w:t>
       </w:r>
       <w:r w:rsidR="00501F75" w:rsidRPr="00501F75">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>๑</w:t>
       </w:r>
+      <w:r w:rsidR="00E5260C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5260C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidR="00501F75" w:rsidRPr="00501F75">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">,000 </w:t>
+        <w:t xml:space="preserve">00 </w:t>
       </w:r>
       <w:r w:rsidR="00501F75" w:rsidRPr="00501F75">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>บาท</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A78540" w14:textId="5D7E7479" w:rsidR="000E3B64" w:rsidRDefault="000E3B64" w:rsidP="000E3B64">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>ในการนี้ ข้าพเจ้าได้แนบเอกสารหลักฐาน</w:t>
       </w:r>
@@ -2274,186 +2328,158 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>สำเนาทะเบียนบ้าน</w:t>
       </w:r>
       <w:r w:rsidR="002F2E5D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>ของข้าพเจ้า</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8AAE2B" w14:textId="1F919528" w:rsidR="00D24EC1" w:rsidRDefault="00D24EC1" w:rsidP="00D24EC1">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk191733798"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk191733798"/>
       <w:r w:rsidRPr="00AB5325">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00AB5325">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
-        <w:t>สำเนา</w:t>
-[...13 lines deleted...]
-        <w:t>ของข้าพเจ้า</w:t>
+        <w:t>สำเนาหนังสือเดินทางของข้าพเจ้า</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194D70BA" w14:textId="1F9E748A" w:rsidR="00D24EC1" w:rsidRPr="00A860F4" w:rsidRDefault="00D24EC1" w:rsidP="00D24EC1">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5325">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00AB5325">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
-        <w:t>สำเนา</w:t>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+        <w:t>สำเนาเอกสารเดินทางสำหรับคนต่างด้าวของข้าพเจ้า</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="57473285" w14:textId="7F26A1B1" w:rsidR="0023385D" w:rsidRDefault="00D35158" w:rsidP="00D24EC1">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5325">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00AB5325">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>อื่น ๆ (ระบุ)  .....................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F99DD4C" w14:textId="77777777" w:rsidR="00D24EC1" w:rsidRPr="00221272" w:rsidRDefault="00D24EC1" w:rsidP="00D24EC1">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04C1FF1A" w14:textId="77777777" w:rsidR="00501F75" w:rsidRPr="0023385D" w:rsidRDefault="00501F75" w:rsidP="0023385D">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C8792F5" w14:textId="5327F4DC" w:rsidR="00EE0C35" w:rsidRDefault="00EE0C35" w:rsidP="00C3028F">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>จึงเรียนมาเพื่อโปรดพิจารณาอนุมัติ</w:t>
       </w:r>
       <w:r w:rsidR="00BA2D72">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
@@ -4864,304 +4890,305 @@
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Sarabun" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00083AC2" w:rsidRPr="00554438" w:rsidSect="005E1B85">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1276" w:right="1134" w:bottom="426" w:left="1701" w:header="851" w:footer="624" w:gutter="0"/>
       <w:pgNumType w:fmt="thaiNumbers"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30A83B11" w14:textId="77777777" w:rsidR="00592EFB" w:rsidRDefault="00592EFB">
+    <w:p w14:paraId="0C55D0CB" w14:textId="77777777" w:rsidR="00D74790" w:rsidRDefault="00D74790">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2654C1C8" w14:textId="77777777" w:rsidR="00592EFB" w:rsidRDefault="00592EFB">
+    <w:p w14:paraId="1AABAAFC" w14:textId="77777777" w:rsidR="00D74790" w:rsidRDefault="00D74790">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EucrosiaUPC">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CordiaUPC">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sarabun">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TH SarabunIT๙">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21FA3384" w14:textId="77777777" w:rsidR="00592EFB" w:rsidRDefault="00592EFB">
+    <w:p w14:paraId="15A718A2" w14:textId="77777777" w:rsidR="00D74790" w:rsidRDefault="00D74790">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DFF5CB2" w14:textId="77777777" w:rsidR="00592EFB" w:rsidRDefault="00592EFB">
+    <w:p w14:paraId="3AF841E5" w14:textId="77777777" w:rsidR="00D74790" w:rsidRDefault="00D74790">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="24BEB302" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRDefault="00CF12D0" w:rsidP="003D7579">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="42E61FAF" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRDefault="00CF12D0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="53EDF871" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRPr="003D7579" w:rsidRDefault="00CF12D0" w:rsidP="003D7579">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00432C0D">
+    <w:r w:rsidR="00E5260C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:noProof/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
-      <w:t>๓</w:t>
+      <w:t>๒</w:t>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="003D7579">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6B60F857" w14:textId="77777777" w:rsidR="00CF12D0" w:rsidRPr="003D7579" w:rsidRDefault="00CF12D0" w:rsidP="003D7579">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15353458"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="832CCBCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="arabicAlpha"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21BB3F78"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="59C42010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
@@ -5574,112 +5601,111 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FC226D0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="39C47332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="arabicAlpha"/>
       <w:lvlText w:val="๓.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1848203053">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2120224086">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1765612758">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1938365757">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="275136295">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="604771185">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="337580162">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1956256738">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1716351470">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="98"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="110"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00195FB7"/>
     <w:rsid w:val="00004D71"/>
     <w:rsid w:val="00015663"/>
     <w:rsid w:val="000218D2"/>
     <w:rsid w:val="00055294"/>
     <w:rsid w:val="00062748"/>
     <w:rsid w:val="0006541B"/>
     <w:rsid w:val="000658E7"/>
     <w:rsid w:val="0007630F"/>
     <w:rsid w:val="00077F7A"/>
     <w:rsid w:val="00083AC2"/>
     <w:rsid w:val="000A104D"/>
     <w:rsid w:val="000A59CE"/>
     <w:rsid w:val="000C0E60"/>
     <w:rsid w:val="000C38AE"/>
     <w:rsid w:val="000E02B8"/>
     <w:rsid w:val="000E0A20"/>
     <w:rsid w:val="000E3B64"/>
     <w:rsid w:val="000F0ED1"/>
     <w:rsid w:val="00107639"/>
     <w:rsid w:val="00110E49"/>
     <w:rsid w:val="0011666F"/>
     <w:rsid w:val="00137BB5"/>
@@ -5885,131 +5911,133 @@
     <w:rsid w:val="00CA46A1"/>
     <w:rsid w:val="00CC4353"/>
     <w:rsid w:val="00CD282D"/>
     <w:rsid w:val="00CF010E"/>
     <w:rsid w:val="00CF12D0"/>
     <w:rsid w:val="00CF1BCA"/>
     <w:rsid w:val="00D0423F"/>
     <w:rsid w:val="00D04717"/>
     <w:rsid w:val="00D06744"/>
     <w:rsid w:val="00D079ED"/>
     <w:rsid w:val="00D10747"/>
     <w:rsid w:val="00D14947"/>
     <w:rsid w:val="00D16D0B"/>
     <w:rsid w:val="00D17CFB"/>
     <w:rsid w:val="00D20251"/>
     <w:rsid w:val="00D20FF4"/>
     <w:rsid w:val="00D24EC1"/>
     <w:rsid w:val="00D301DE"/>
     <w:rsid w:val="00D30D15"/>
     <w:rsid w:val="00D33C0B"/>
     <w:rsid w:val="00D35158"/>
     <w:rsid w:val="00D377AB"/>
     <w:rsid w:val="00D40C6D"/>
     <w:rsid w:val="00D466DC"/>
     <w:rsid w:val="00D72744"/>
+    <w:rsid w:val="00D74790"/>
     <w:rsid w:val="00D75088"/>
     <w:rsid w:val="00D75C94"/>
     <w:rsid w:val="00D8353A"/>
     <w:rsid w:val="00D90F4A"/>
     <w:rsid w:val="00DC0B97"/>
     <w:rsid w:val="00DC2D30"/>
     <w:rsid w:val="00DC4680"/>
     <w:rsid w:val="00DD2F3B"/>
     <w:rsid w:val="00DE590F"/>
     <w:rsid w:val="00DE7FF5"/>
     <w:rsid w:val="00DF08EF"/>
     <w:rsid w:val="00E1448D"/>
     <w:rsid w:val="00E15D91"/>
     <w:rsid w:val="00E22FFA"/>
     <w:rsid w:val="00E3176A"/>
     <w:rsid w:val="00E402A2"/>
     <w:rsid w:val="00E4103C"/>
     <w:rsid w:val="00E42A79"/>
+    <w:rsid w:val="00E5260C"/>
     <w:rsid w:val="00E57EE0"/>
     <w:rsid w:val="00E75AF5"/>
     <w:rsid w:val="00E77093"/>
     <w:rsid w:val="00E950D8"/>
     <w:rsid w:val="00EA6D36"/>
     <w:rsid w:val="00ED265C"/>
     <w:rsid w:val="00EE08E6"/>
     <w:rsid w:val="00EE0C35"/>
     <w:rsid w:val="00EE45AC"/>
     <w:rsid w:val="00F1291B"/>
     <w:rsid w:val="00F225B4"/>
     <w:rsid w:val="00F31B95"/>
     <w:rsid w:val="00F75320"/>
     <w:rsid w:val="00F75A19"/>
     <w:rsid w:val="00F92342"/>
     <w:rsid w:val="00FC05F0"/>
     <w:rsid w:val="00FE0E4F"/>
     <w:rsid w:val="00FE1920"/>
     <w:rsid w:val="00FE3716"/>
     <w:rsid w:val="00FF1D43"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C55783A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{95916DE7-AC13-46BC-AD13-C4D9A2C81255}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="CordiaUPC" w:eastAsia="Times New Roman" w:hAnsi="CordiaUPC" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6240,55 +6268,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="EucrosiaUPC" w:hAnsi="EucrosiaUPC" w:cs="EucrosiaUPC"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -6457,51 +6480,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="001D4F0B"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\user\Downloads\670613_&#3627;&#3609;&#3633;&#3591;&#3626;&#3639;&#3629;&#3616;&#3634;&#3618;&#3609;&#3629;&#3585;.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -6769,72 +6792,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>670613_หนังสือภายนอก.dotx</Template>
+  <Template>670613_หนังสือภายนอก</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1186</Words>
-  <Characters>6765</Characters>
+  <Words>1190</Words>
+  <Characters>6783</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>56</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>of Thailand</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7936</CharactersWithSpaces>
+  <CharactersWithSpaces>7958</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>